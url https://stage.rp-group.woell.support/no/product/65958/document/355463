--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,210 +4,279 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Color: RAL 9003</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sink-trykkstøpt skivelampe i henhold til DIN EN60598-1, DIN EN 60598-2-22 og DIN EN 1838.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">German Design Award 2018 premiert sink-trykkstøpt LED-skivelampe for innfelt takmontering med kabeloppheng. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nøkternt og klart formspråk for alle lampevarianter i A-serien for integrering i alle typer bygg. Den modulære, praktiske designen til A-serien gir enkel installasjon for alle varianter. Designet er perfekt tilpasset hver type montering. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egenskaper:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Mekanisk robust og korrosjonsbestandig</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Pulverlakkert overflate</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Nøyaktige kanter og rette linjer</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Ingen sveisesømmer eller bøyekanter</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Fabrikkisolert stålkabel 1,5m, fritt justerbar</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- LED strømforsyning er via kabelopphenget</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Feste av piktogram uten løsemidler</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Skive med polerte kanter og kontinuerlig, usynlig piktogramholder</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Monteringshus identisk for alle varianter i A-serien</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egnet for permanent eller beredskapskobling. Planleggingssikkerhet gjennom verktøyfri, variabel bruk av piktogrammene på stedet. Piktogrammer i henhold til DIN EN ISO 7010 og DIN ISO 3864 (venstre, høyre, bunn, topp) inkludert som standard i leveringsomfanget.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Materiale: Pressstøping av sink</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 79 mm x 512 mm x 309 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">lbl-impactResistanceRate: IK ≥ 3</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type montering: Deckeneinbau-Seil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Viewing distance: 50m m</w:t>
-[...80 lines deleted...]
-        <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
+        <w:t xml:space="preserve">Leseravstand: 50m m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Piktogram: Einzeln n.A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strøm kontinuerlig drift: 5,2 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strøm i standby-modus: 0 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tverrsnitt for tilkobling: 1.5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batteri: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: AGCC009</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tilbehør:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Merke: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">