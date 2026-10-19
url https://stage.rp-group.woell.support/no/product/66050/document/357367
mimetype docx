--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -97,51 +97,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -30 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -30 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 16m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 16m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 4,6 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 0 W W</w:t>
       </w:r>