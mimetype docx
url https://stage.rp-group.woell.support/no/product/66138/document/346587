--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -47,105 +47,98 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 300 mm x 300 mm x 179.5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -20 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -20 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 30m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 4,6 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 0 W W</w:t>
       </w:r>