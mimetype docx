--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -33,51 +33,51 @@
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slank, elegant, konveks plastlampe som skråner mot betrakteren og smalner kontinuerlig symmetrisk mot bunnen. For universell installasjon (vegg/tak/takmontering*/utkraget*). Lampen består av kun 3 deler for enkel installasjon. Kan monteres uten verktøy på et integrert tak eller vegg hurtigmonteringssystem. Ingen nettspenning ved demontering av lampen. Egnet for permanent eller beredskapskobling. Planleggingssikkerhet gjennom verktøyfri, variabel bruk av piktogrammene på stedet. Piktogramsett (venstre, høyre, bunn, topp) inkludert som standard i leveringsomfanget. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* med ekstra adapter</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overvåking: </w:t>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Med integrert overvåkingsmodul for drift på et sentralt Wireless Professional overvåkingsanlegg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ladeindikator på lampen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -126,105 +126,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 34 mm x 250 mm x 174 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Schienensysteme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 24m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 24m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 3,6 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 1,9 W W</w:t>
       </w:r>
@@ -348,51 +341,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C300A499"/>
+    <w:nsid w:val="41D09979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>