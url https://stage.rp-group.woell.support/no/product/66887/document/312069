--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -33,51 +33,51 @@
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slank, elegant, konveks plastlampe som skråner mot betrakteren og smalner kontinuerlig symmetrisk mot bunnen. For universell installasjon (vegg/tak/takmontering*/utkraget*). Lampen består av kun 3 deler for enkel installasjon. Kan monteres uten verktøy på et integrert tak eller vegg hurtigmonteringssystem. Ingen nettspenning ved demontering av lampen. Egnet for permanent eller beredskapskobling. Planleggingssikkerhet gjennom verktøyfri, variabel bruk av piktogrammene på stedet. Piktogramsett (venstre, høyre, bunn, topp) inkludert som standard i leveringsomfanget. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* med ekstra adapter</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overvåking: </w:t>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Versjon med automatisk kontrollsystem i henhold til DIN EN 62034 Type S inkludert SelfControl-testknapp:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testresultater med feilanalyse (lamper, lading og batterikrets) samt statusvisninger (drift, funksjonstest, driftsvarighetstest) via 3 fargedeLEDer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -138,105 +138,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 35 mm x 251 mm x 177 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: 0 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: 0 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 24m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 24m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 3,2 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 0,3 W W</w:t>
       </w:r>
@@ -284,58 +277,65 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tilbehør:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: DSA, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: AWKSU, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Varenummer: 2PW-EB</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Varenummer: BALLPLX-KMU, </w:t>
+        <w:t xml:space="preserve">Varenummer: 2PW-EB, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: BALLPLX-KMU.01, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: KME, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Merke: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -381,51 +381,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E23B4E2B"/>
+    <w:nsid w:val="BA3E1CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>