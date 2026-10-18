--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,50 +4,116 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sink-trykkstøpt skivelampe i henhold til DIN EN60598-1, DIN EN 60598-2-22 og DIN EN 1838.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">German Design Award 2018 premiert sink-trykkstøpt LED-skivelampe for innfelt takmontering i hullutskjæring 68mm. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nøkternt og klart formspråk for alle lampevarianter i A-serien for integrering i alle typer bygg. Den modulære, praktiske designen til A-serien gir enkel installasjon for alle varianter. Designet er perfekt tilpasset hver type montering. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egenskaper:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Mekanisk robust og korrosjonsbestandig</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Pulverlakkert overflate</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Nøyaktige kanter og rette linjer</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Ingen sveisesømmer eller bøyekanter</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Feste av piktogram uten løsemidler</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Skive med polerte kanter og kontinuerlig, usynlig piktogramholder</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Monteringshus identisk for alle varianter i A-serien.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egnet for permanent eller beredskapskobling. Planleggingssikkerhet gjennom verktøyfri, variabel bruk av piktogrammene på stedet. Piktogrammer i henhold til DIN EN ISO 7010 og DIN ISO 3864 (venstre, høyre, bunn, topp) inkludert som standard i leveringsomfanget.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Pressstøping av sink</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 92 mm x 167 mm x 159 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -75,51 +141,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 15m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 15m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 1,7 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 0,4 W W</w:t>
       </w:r>