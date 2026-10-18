--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -104,105 +104,98 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Pressstøping av sink</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 82 mm x 222 mm x 143 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type montering: Deckenaufbau-Pendel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 22m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 2,8 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 0,4 W W</w:t>
       </w:r>