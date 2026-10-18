--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -94,98 +94,91 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Pressstøping av sink</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 58 mm x 262 mm x 188 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
+        <w:t xml:space="preserve">Allowed temperature DS: -20 °C to 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allowed temperature BS: -20 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Nein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 5,1 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 0,4 W W</w:t>
       </w:r>