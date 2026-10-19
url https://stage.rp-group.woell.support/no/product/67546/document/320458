--- v0 (2026-08-19)
+++ v1 (2026-10-19)
@@ -74,51 +74,51 @@
         <w:t xml:space="preserve">- Skruer skjult og ikke synlig forfra</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Pressstøping av sink</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions: 65 mm x 315 mm x 140 mm</w:t>
+        <w:t xml:space="preserve">Dimensions: 315 mm x 65 mm x 140 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 65</w:t>
       </w:r>