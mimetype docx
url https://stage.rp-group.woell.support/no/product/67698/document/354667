--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -22,51 +22,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redningstegnlampe i henhold til DIN EN 60598-1, DIN EN 60598-2-22 og DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plast LED redningstegnlampe med konveks formet hette for veggmontering. Egnet for permanent eller beredskapskobling. For å gjøre installasjonen enklere, er nivelleringsskruer integrert for å kompensere for ujevne overflater. Planleggingssikkerhet sikres av verktøyfri, variabel bruk av piktogrammene på stedet. Piktogrammene er på innsiden og er festet løsemiddelfritt. Piktogramsettet (MTL, MTR og 2x rett pil) er inkludert som standard i leveringsomfanget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overvåking: </w:t>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Med integrert overvåkingsmodul med 20-sifret adresseringsbryter, for drift på et sentralt strømforsyningssystem. Automatisk kontrollsystem i henhold til DIN EN 62034 type ER, i forbindelse med et MultiControl-anlegg. Funksjoner må overholdes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrert enkeltlampeovervåking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -91,105 +91,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 65 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -20 °C to 50 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -20 °C to 50 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 20m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 20m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 3,6 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 1,1 W W</w:t>
       </w:r>
@@ -217,50 +210,64 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batteri: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: PMW009ML</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tilbehør:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: PME, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: PM-PIKTOSETSONDER.01, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Merke: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -306,51 +313,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63235BFB"/>
+    <w:nsid w:val="9EBC3ABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>