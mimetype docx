--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -46,114 +46,100 @@
         <w:t xml:space="preserve">Den innovative integrerte linseholderen med hurtigmonteringsutstyr muliggjør fleksibel bruk av ulike typer linser avhengig av bruksområde. Rund- og korridorlinse er inkludert i leveringsomfanget til hver lampe og muliggjør perfekt tilpasning til den respektive installasjonssituasjonen.</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dimensions:  mm x  mm x 36 mm</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Diameter: 100 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Allowed temperature DS: -20 °C to 30 °C °C</w:t>
+        <w:t xml:space="preserve">Allowed temperature DS: -20 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -20 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 2,8 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 0,4 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lysstrøm Nøddrift: 240 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -267,51 +253,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: LSYS-F4, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: LSYS-R4, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: LSYS-S4, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Varenummer: LSYS-H4, </w:t>
+        <w:t xml:space="preserve">Varenummer: LSYS-WD4, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Merke: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 