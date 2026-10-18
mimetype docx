--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,266 +4,285 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Color: RAL 9005</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Redningstegnlampe i henhold til DIN EN 60598-1, DIN EN 60598-2-22 og DIN EN 1838. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Innovativ LED-skivelampe i plast for universell montering (vegg/tak/takmontering/utkraget). Lys for enkel montering bestående av kun 3 deler. Kan monteres uten verktøy på et integrert tak eller vegg hurtigmonteringssystem. Ingen nettspenning ved demontering av lampen. Egnet for permanent eller beredskapskobling. Planleggingssikkerhet gjennom verktøyfri, variabel bruk av piktogrammene på stedet. Piktogramsett (venstre, høyre, bunn, topp) inkludert som standard i leveringsomfanget. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Materiale: Plast</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Farge: RAL 9005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 34 mm x 250 mm x 174 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...190 lines deleted...]
-        <w:t xml:space="preserve">Brand: RP-Technik GmbH</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Type montering: Universal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 54</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allowed temperature DS: -30 °C to 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allowed temperature BS: -30 °C to 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Leseravstand: 22m m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Piktogram: Set</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strøm kontinuerlig drift: 2,3 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strøm i standby-modus: 1 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lysstrøm Nøddrift: 220 lm lm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tverrsnitt for tilkobling: 1.5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batteri: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: KSC019-SW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tilbehør:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: DSA, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: AWKSU, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: 2PW-EB, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: KMBE, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: BALLPLX-KMU.01, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: KS4FIRE, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: KS4HELP, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: KME-SW, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Merke: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">