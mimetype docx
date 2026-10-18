--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -22,51 +22,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">LED redningstegnlampe i henhold til DIN EN 60598-1, DIN EN 60598-2-22, DIN EN 7010 og DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plastskiver – redningstegnlampe for takmontering og for merking av rednings- og rømningsveier. For å gjøre installasjonen enklere, er nivelleringsskruer integrert for å kompensere for ujevne overflater. Planleggingssikkerhet sikres av verktøyfri, variabel bruk av piktogrammene på stedet. Piktogrammene er festet løsemiddelfrie. Piktogramsettet (pil opp, ned, høyre og venstre) er inkludert som standard i leveringsomfanget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overvåking: </w:t>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Med integrert overvåkingsmodul med 20-sifret adresseringsbryter, for drift på et sentralt strømforsyningssystem. Automatisk kontrollsystem i henhold til DIN EN 62034 type ER, i forbindelse med et MultiControl-anlegg. Funksjoner må overholdes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrert enkeltlampeovervåking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -91,105 +91,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 80.9 mm x 317.5 mm x 233.5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 55 °C °C</w:t>
+        <w:t xml:space="preserve">Allowed temperature DS: -15 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 55 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 30m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 4,5 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 1,1 W W</w:t>
       </w:r>
@@ -306,51 +299,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="433A567B"/>
+    <w:nsid w:val="0B68D842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>