--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -6,178 +6,309 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Redningstegnlampe i plast for universell installasjon. Universal montering inkluderer mulighet for montering av lampen enten som vegg- eller takflate. Det kubiske plasthuset er diskret redusert til det essensielle. Den høye beskyttelsesklassen muliggjør bruk i fuktige rom eller miljøer med høye forurensningsnivåer. </w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Display-skivelampe med integrert lysfordeling for jevn belysning av piktogrammet. Egnet for en- eller tosidig merking.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Planleggingssikkerhet sikres av verktøyfri, variabel bruk av piktogrammene på stedet. Et piktogramsett i henhold til DIN ISO 7010 (pil høyre, venstre, topp og bunn) er inkludert som standard i leveringsomfanget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Versjon med automatisk kontrollsystem i henhold til DIN EN 62034 Type S inkludert SelfControl-testknapp:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Testresultater med feilanalyse (lamper, lading og batterikrets) samt statusvisninger (drift, funksjonstest, driftsvarighetstest) via 3 fargedeLEDer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Automatisk funksjonstest (ukentlig)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Automatisk driftsvarighetstest (hver 12. måned)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Automatisk ladeovervåking</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyputladningsbeskyttelse med omstartssperre</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Uten belastning og kortslutning av omformeren</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 326 mm x 50 mm x 204 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 64</w:t>
+        <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 22m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strøm kontinuerlig drift: 3,5 W W</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batteri: LFP3212-LEO, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batteri</w:t>
+        <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tverrsnitt for tilkobling: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batteri: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: KAMU403SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tilbehør:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: AWX001, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: 2PW-EB, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: 2DW-EB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Merke: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -221,51 +352,203 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="9B24C9E1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>