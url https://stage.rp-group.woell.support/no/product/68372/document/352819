--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -4,50 +4,190 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sink-trykkstøpt skivelampe i henhold til DIN EN60598-1, DIN EN 60598-2-22 og DIN EN 1838.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">German Design Award 2018 premiert sink-trykkstøpt LED-skivelampe for innfelt takmontering i hullutskjæring 68mm. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nøkternt og klart formspråk for alle lampevarianter i A-serien for integrering i alle typer bygg. Den modulære, praktiske designen til A-serien gir enkel installasjon for alle varianter. Designet er perfekt tilpasset hver type montering. </w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egenskaper:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Mekanisk robust og korrosjonsbestandig</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Pulverlakkert overflate</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Nøyaktige kanter og rette linjer</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Ingen sveisesømmer eller bøyekanter</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Feste av piktogram uten løsemidler</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Skive med polerte kanter og kontinuerlig, usynlig piktogramholder</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">- Monteringshus identisk for alle varianter i A-serien.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egnet for permanent eller beredskapskobling. Planleggingssikkerhet gjennom verktøyfri, variabel bruk av piktogrammene på stedet. Piktogrammer i henhold til DIN EN ISO 7010 og DIN ISO 3864 (venstre, høyre, bunn, topp) inkludert som standard i leveringsomfanget.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Med integrert overvåkingsmodul for drift på et sentralt Wireless Professional overvåkingsanlegg.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ladeindikator på lampen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">manuell eller automatisk funksjonstest (teststarttid kan velges fritt i WirelessControl-programvaren)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Manuell eller automatisk driftsvarighetstest kan aktiveres over den nominelle driftstiden til lampen (teststarttider kan velges fritt i WirelessControl-programvaren)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Automatisk ladeovervåking</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dyputladningsbeskyttelse med omstartssperre</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Pressstøping av sink</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 7016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 92 mm x 167 mm x 159 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -75,102 +215,102 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 15m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 15m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 2,6 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 0,8 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tverrsnitt for tilkobling: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batteri: LFP3212-LEO, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batteri</w:t>
+        <w:t xml:space="preserve">Batteri: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: AIE408WL-AZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tilbehør:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
@@ -234,51 +374,203 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="C5BCB048"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>