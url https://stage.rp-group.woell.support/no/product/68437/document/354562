--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -17,53 +17,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redningstegn-/sikkerhetslampe i henhold til DIN EN 60598-1, DIN EN 60598-2-22 og DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plast LED redningstegnlampe med trapesformet konisk hette for tak- eller skiltmontering. Egnet for permanent eller beredskapskobling. For å gjøre installasjonen enklere, er nivelleringsskruer integrert for å kompensere for ujevne overflater. Planleggingssikkerhet sikres av verktøyfri, variabel bruk av piktogrammene på stedet. Piktogrammene er på innsiden og er festet løsemiddelfritt. Piktogramsettet (MTL, MTR og 2x rett pil) er inkludert som standard i leveringsomfanget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Overvåking: </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Versjon med automatisk kontrollsystem i henhold til DIN EN 62034 Type S inkludert SelfControl-testknapp:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testresultater med feilanalyse (lamper, lading og batterikrets) samt statusvisninger (drift, funksjonstest, driftsvarighetstest) via 3 fargedeLEDer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -124,112 +127,149 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 168 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
+        <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 20m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 20m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strøm kontinuerlig drift: 3,3 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strøm i standby-modus: 0,9 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tverrsnitt for tilkobling: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batteri: LFPN3216.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: PMD401SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tilbehør:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -302,51 +342,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FD83A560"/>
+    <w:nsid w:val="144443A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>