--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -21,53 +21,56 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redningstegnlampe i henhold til DIN EN 60598-1, DIN EN 60598-2-22 og DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lampe laget av slank aluminiumsprofil, matt eloksert for takmontering med ekstra lysutslipp nedover. Hus som kan åpnes uten verktøy. Egnet for permanent eller beredskapskobling. Planleggingssikkerhet gjennom verktøyfri, variabel bruk av piktogrammene på stedet. Piktogramsett (venstre, høyre, bunn) inkludert som standard i leveringsomfanget. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Overvåking: </w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Versjon med automatisk kontrollsystem i henhold til DIN EN 62034 Type S inkludert SelfControl-testknapp:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Testresultater med feilanalyse (lamper, lading og batterikrets) samt statusvisninger (drift, funksjonstest, driftsvarighetstest) via 3 fargedeLEDer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -128,112 +131,149 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Aluminium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: Alu eloxiert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 62 mm x 258 mm x 147 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 22m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 22m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strøm kontinuerlig drift: 3,3 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Strøm i standby-modus: 0,9 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tverrsnitt for tilkobling: 2,5 mm² mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Batteri: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: LMD411SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tilbehør:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -320,51 +360,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D6B74201"/>
+    <w:nsid w:val="A7E40612"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>