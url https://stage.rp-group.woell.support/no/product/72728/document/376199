--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -22,51 +22,51 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redningstegn-/sikkerhetslampe i henhold til DIN EN 60598-1, DIN EN 60598-2-22 og DIN EN 1838. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plast LED redningstegnlampe med trapesformet konisk hette for tak- eller skiltmontering. Egnet for permanent eller beredskapskobling. For å gjøre installasjonen enklere, er nivelleringsskruer integrert for å kompensere for ujevne overflater. Planleggingssikkerhet sikres av verktøyfri, variabel bruk av piktogrammene på stedet. Piktogrammene er på innsiden og er festet løsemiddelfritt. Piktogramsettet (MTL, MTR og 2x rett pil) er inkludert som standard i leveringsomfanget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overvåking: </w:t>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Med integrert overvåkingsmodul med 20-sifret adresseringsbryter, for drift på et sentralt strømforsyningssystem. Automatisk kontrollsystem i henhold til DIN EN 62034 type ER, i forbindelse med et MultiControl-anlegg. Funksjoner må overholdes:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integrert enkeltlampeovervåking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -91,183 +91,190 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 168 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Slagfasthetsklasse IK: IK ≥ 3</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 20m m</w:t>
+        <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allowed temperature DS: -20 °C to 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allowed temperature BS: -20 °C to 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Leseravstand: 20m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strøm kontinuerlig drift: 5,2 W W</w:t>
+        <w:t xml:space="preserve">Strøm kontinuerlig drift: 6,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 1,1 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Lysstrøm Nøddrift: 520 lm lm</w:t>
+        <w:t xml:space="preserve">Lysstrøm Nøddrift: 335 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tverrsnitt for tilkobling: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Batteri: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: PMD029ML</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tilbehør:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: PME, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: PM-PIKTOSETSONDER.01, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Merke: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -313,51 +320,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BE4C2A26"/>
+    <w:nsid w:val="A740AD14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>