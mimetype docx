--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -33,51 +33,51 @@
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slank, elegant, konveks plastlampe som skråner mot betrakteren og smalner kontinuerlig symmetrisk mot bunnen. For universell installasjon (vegg/tak/takmontering*/utkraget*). Lampen består av kun 3 deler for enkel installasjon. Kan monteres uten verktøy på et integrert tak eller vegg hurtigmonteringssystem. Ingen nettspenning ved demontering av lampen. Egnet for permanent eller beredskapskobling. Planleggingssikkerhet gjennom verktøyfri, variabel bruk av piktogrammene på stedet. Piktogramsett (venstre, høyre, bunn, topp) inkludert som standard i leveringsomfanget. </w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">* med ekstra adapter</w:t>
       </w:r>
       <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overvåking: </w:t>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Med integrert overvåkingsmodul for drift på en overvåkingsenhet av typen Wireless Basic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tidsbesparende konfigurasjon og igangkjøring samt overvåking via Bluetooth via Android-app</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -174,105 +174,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 34 mm x 250 mm x 174 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Schienensysteme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Allowed temperature BS: -5 °C to 35 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 24m m</w:t>
+        <w:t xml:space="preserve">Leseravstand: 24m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm kontinuerlig drift: 3,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strøm i standby-modus: 1,5 W W</w:t>
       </w:r>
@@ -286,113 +279,78 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Inngangsspenning AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tverrsnitt for tilkobling: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Batteri: LFP3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batteri</w:t>
+        <w:t xml:space="preserve">Batteri: LFPN3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Batteri</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Varenummer: KMU418WB-SW-3P</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tilbehør:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Varenummer: DSA, </w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">Varenummer: BALLPLX-KMU, </w:t>
+        <w:t xml:space="preserve">Varenummer: LFP3233.01, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Merke: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -438,51 +396,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14B7FB7E"/>
+    <w:nsid w:val="E77F1F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>