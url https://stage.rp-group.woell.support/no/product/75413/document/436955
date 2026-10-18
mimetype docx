--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -19,51 +19,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redningstegnlampe i henhold til DIN EN 60598-1, DIN EN 60598-2-22 og DIN EN 1838</w:t>
       </w:r>
       <w:br/>
       <w:br/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plast LED redningstegnlampe med konveks formet hette for veggmontering. Egnet for permanent eller beredskapskobling. For å gjøre installasjonen enklere, er nivelleringsskruer integrert for å kompensere for ujevne overflater. Planleggingssikkerhet sikres av verktøyfri, variabel bruk av piktogrammene på stedet. Piktogrammene er på innsiden og er festet løsemiddelfritt. Piktogramsettet (MTL, MTR og 2x rett pil) er inkludert som standard i leveringsomfanget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Overvåking: </w:t>
+        <w:t xml:space="preserve">Overvåkning: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Med integrert overvåkingsmodul for drift på et sentralt Wireless Professional overvåkingsanlegg.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ladeindikator på lampen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -112,159 +112,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiale: Plast</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Farge: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dimensions: 65 mm x 236 mm x 136 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Type montering: Wandaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Beskyttelsesklasse (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slagfasthetsklasse IK: IK 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Allowed temperature DS: -5 °C to 40 °C °C</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Rekkevidde for gjenkjenning: 20m m</w:t>
+        <w:t xml:space="preserve">Allowed temperature DS: -15 °C to 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Allowed temperature BS: -15 °C to 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Leseravstand: 20m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strøm kontinuerlig drift: 1,7 W W</w:t>
-[...25 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Varenummer: PMW408WL-TT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tilbehør:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: PME, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Varenummer: PM-PIKTOSETSONDER.01, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Merke: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -310,51 +290,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BCA843F"/>
+    <w:nsid w:val="BA0402C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>