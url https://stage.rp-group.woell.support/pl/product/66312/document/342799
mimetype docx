--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -28,57 +28,50 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiał: Tworzywo sztuczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolor: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wymiary: 34 mm x 250 mm x 174 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typ montażu: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochronności: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stopień ochrony (IP): IP 54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -140,106 +133,106 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napięcie wejściowe AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przekrój zacisków zasilających: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akumulator: LFP3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Bateria</w:t>
+        <w:t xml:space="preserve">Akumulator: LFP3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Akumulator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: KSU013SC-PL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akcesoria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: KME-EB, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: AWKSU, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Numer artykułu: 2PW-EB</w:t>
+        <w:t xml:space="preserve">Numer artykułu: 2PW-EB, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: KMBE, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Numer artykułu: BALLPLX-KMU, </w:t>
+        <w:t xml:space="preserve">Numer artykułu: BALLPLX-KMU.01, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: DSA, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: KSE-MB-WS, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: KSE-MB-SI, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>