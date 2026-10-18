--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -28,57 +28,50 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiał: Tworzywo sztuczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolor: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wymiary: 250 mm x 34 mm x 50 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typ montażu: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochronności: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stopień ochrony (IP): IP 54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -133,51 +126,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napięcie wejściowe AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przekrój zacisków zasilających: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akumulator: LFP3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Bateria</w:t>
+        <w:t xml:space="preserve">Akumulator: LFP3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Akumulator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: KMB013WL-PL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akcesoria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -188,51 +181,58 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: BALL1, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: KMBE, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: BALLPLX-KMB, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Numer artykułu: KMBFH, </w:t>
+        <w:t xml:space="preserve">Numer artykułu: LFP3233.01, LiFePO4 3,2 V / 3,3 Ah, akumulator litowo-żelazowo-fosforanowy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numer artykułu: LFPN3233.01, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Producent: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 