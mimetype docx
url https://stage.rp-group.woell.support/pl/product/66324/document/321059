--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -28,57 +28,50 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiał: Tworzywo sztuczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolor: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wymiary: 250 mm x 34 mm x 50 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typ montażu: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochronności: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stopień ochrony (IP): IP 54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -92,82 +85,82 @@
         <w:rPr/>
         <w:t xml:space="preserve">Dopuszczalna temperatura DS: -30 °C do 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopuszczalna temperatura BS: -30 °C do 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Nie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moc w trybie DS: 3,2 W W</w:t>
+        <w:t xml:space="preserve">Moc w trybie DS: 2,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moc w trybie BS: 1 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strumień świetlny - praca awaryjna: 220 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napięcie wejściowe AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Przekrój zacisków zasilających: 2.5 mm² mm</w:t>
+        <w:t xml:space="preserve">Przekrój zacisków zasilających: 1.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akumulator: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: KMB019ML-PL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>