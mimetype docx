--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -28,57 +28,50 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiał: Tworzywo sztuczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolor: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wymiary: 70 mm x 260 mm x 155 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typ montażu: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochronności: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stopień ochrony (IP): IP 43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -181,51 +174,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akcesoria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: DSA, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: BALL1, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Numer artykułu: 2PW-EB</w:t>
+        <w:t xml:space="preserve">Numer artykułu: 2PW-EB, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: 2DW-EB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: BALLPLX-KD, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Producent: RP-Technik GmbH</w:t>
       </w:r>