--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -126,51 +126,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napięcie wejściowe AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przekrój zacisków zasilających: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akumulator: LFP3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Bateria</w:t>
+        <w:t xml:space="preserve">Akumulator: LFP3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Akumulator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: ZAW013WL-PL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akcesoria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>