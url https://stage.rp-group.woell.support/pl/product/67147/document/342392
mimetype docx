--- v0 (2026-08-20)
+++ v1 (2026-10-18)
@@ -23,161 +23,147 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiał: Tworzywo sztuczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolor: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Wymiary:  mm x  mm x 36 mm</w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Średnica: 100 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typ montażu: Deckenaufbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochronności: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stopień ochrony (IP): IP 40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochrony mechanicznej (IK): IK ≥ 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopuszczalna temperatura DS: -5 °C do 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopuszczalna temperatura BS: -5 °C do 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moc w trybie DS: 2,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moc w trybie BS: 0,4 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strumień świetlny - praca awaryjna: 250 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napięcie wejściowe AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przekrój zacisków zasilających: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akumulator: LFP3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Bateria</w:t>
+        <w:t xml:space="preserve">Akumulator: LFPN3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Akumulator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: ILDL423WL-PL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akcesoria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>