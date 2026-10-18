--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -85,92 +85,92 @@
         <w:rPr/>
         <w:t xml:space="preserve">Dopuszczalna temperatura DS: -25 °C do 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopuszczalna temperatura BS: -25 °C do 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Nie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moc w trybie DS: 3,3 W W</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Moc w trybie BS: 1 W W</w:t>
+        <w:t xml:space="preserve">Moc w trybie DS: 3,9 W W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Moc w trybie BS: 1,5 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Strumień świetlny - praca awaryjna: 85 lm lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napięcie wejściowe AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przekrój zacisków zasilających: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akumulator: LFP3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Bateria</w:t>
+        <w:t xml:space="preserve">Akumulator: LFP3233.01, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Akumulator</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: ZAW018WL-COOL-PL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akcesoria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>