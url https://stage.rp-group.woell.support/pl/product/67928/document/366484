--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,148 +4,219 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bezramkowa i podtynkowa oprawa ewakuacyjna LED do montażu na ścianie. Oprawa idealnie zintegrowana ze ścianą, bez ramki, śrub i wystających elementów wpływających na wygląd otoczenia.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sprytny system poziomowania jest już zintegrowany i ułatwia ustawienie oprawy dokładnie na poziomie ściany.</w:t>
+      </w:r>
+      <w:br/>
+      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zestaw piktogramów jest umieszczany od wewnątrz i mocowany bez użycia rozpuszczalników.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolor: Transparent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Wymiary: 100 mm x 212 mm x 110 mm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typ montażu: Wandeinbau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochronności: 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Stopień ochrony (IP): IP 40</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Klasa ochrony mechanicznej (IK): IK 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dopuszczalna temperatura DS: -20 °C do 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dopuszczalna temperatura BS: -20 °C do 40 °C °C</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Rozpoznawalność: 20m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moc w trybie DS: 3,7 W W</w:t>
+        <w:t xml:space="preserve">Moc w trybie DS: 3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moc w trybie BS: 1,1 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strumień świetlny - praca awaryjna: 120 lm lm</w:t>
+        <w:t xml:space="preserve">Strumień świetlny - praca awaryjna: 80 lm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Napięcie wejściowe AC: 230 V V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przekrój zacisków zasilających: 2.5 mm² mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akumulator: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: UEMR019ML</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akcesoria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Numer artykułu: UEMR-BWE, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Producent: RP-Technik GmbH</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1400" w:right="1400" w:bottom="1440" w:left="1400" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 