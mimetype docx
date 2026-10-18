--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -4,160 +4,166 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiał: Tworzywo sztuczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolor: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wymiary: 326 mm x 50 mm x 248 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typ montażu: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochronności: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stopień ochrony (IP): IP 64</w:t>
+        <w:t xml:space="preserve">Stopień ochrony (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochrony mechanicznej (IK): IK 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopuszczalna temperatura DS: -5 °C do 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopuszczalna temperatura BS: -5 °C do 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozpoznawalność: 30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Moc w trybie DS: 3,4 W W</w:t>
+        <w:t xml:space="preserve">Moc w trybie DS: 3,3 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moc w trybie BS: 0,9 W W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Akumulator: LFP3212-LEO, {{Produkt - BatteryPerformance - BatteryTechnology (P:17:110)}} Bateria</w:t>
+        <w:t xml:space="preserve">Napięcie wejściowe AC: 250 V V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Akumulator: LFPN3212.01-SET</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Numer artykułu: KAXU401SC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akcesoria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>