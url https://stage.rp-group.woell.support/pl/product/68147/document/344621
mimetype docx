--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -28,91 +28,84 @@
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Materiał: Tworzywo sztuczne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolor: RAL 9003</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wymiary: 326 mm x 50 mm x 248 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:r>
-[...5 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Typ montażu: Universal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochronności: 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stopień ochrony (IP): IP 64</w:t>
+        <w:t xml:space="preserve">Stopień ochrony (IP): IP 65</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klasa ochrony mechanicznej (IK): IK 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dopuszczalna temperatura DS: -5 °C do 40 °C °C</w:t>
+        <w:t xml:space="preserve">Dopuszczalna temperatura DS: -15 °C do 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dopuszczalna temperatura BS: -5 °C do 40 °C °C</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozpoznawalność: 30m m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Piktogram: Set</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>